--- v2 (2026-08-23)
+++ v3 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name=" Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="602" uniqueCount="602">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>CertificationBody</t>
   </si>
   <si>
     <t>IssueDate</t>
   </si>
   <si>
     <t>ExpiryDate</t>
   </si>
   <si>
     <t>CertificateDocument</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
@@ -92,51 +92,51 @@
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3607434&amp;download=true</t>
   </si>
   <si>
     <t>راكس لخدمات اصدار شهادات الجودة ذ.م.م</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=23EC72C3-A33D-4459-9979-72B0867940ED</t>
   </si>
   <si>
     <t>Business Point Bldg., 7th Floor, Office 703, 705, 708, Port Saeed Street, P.O. Box 252480, Deira, Dubai, UAE</t>
   </si>
   <si>
     <t>quality@racs.ae</t>
   </si>
   <si>
     <t>0097142388755</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3964213&amp;download=true</t>
   </si>
   <si>
     <t>أمانة الحلال العالمية</t>
   </si>
   <si>
-    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=6DC5877E-F1CA-4238-AFFF-6B9CD999C8FD</t>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=FB8E8727-6CD5-431D-B577-804E7963C376</t>
   </si>
   <si>
     <t>Naugarduko str. 98</t>
   </si>
   <si>
     <t>m.estemirova@worldhalaltrust.lt</t>
   </si>
   <si>
     <t>0037060252122</t>
   </si>
   <si>
     <t>ليتوانيا</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=2264754&amp;download=true</t>
   </si>
   <si>
     <t>المجلس الإسلامي الأعلى للحوم الحلال في أستراليا</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=7954B784-5F25-4440-98DB-294C3F29FAE2</t>
   </si>
   <si>
     <t xml:space="preserve">Unit 13, 10 Straits Avenue
 South Granville
@@ -451,50 +451,71 @@
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3861668&amp;download=true</t>
   </si>
   <si>
     <t>مراقبة جودة الحلال في اليونان</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=23B33CBF-C5B8-463D-B2A2-BDB324B64AD1</t>
   </si>
   <si>
     <t>Sourmenon 56, 55131, Thessaloniki, Greece</t>
   </si>
   <si>
     <t>accreditation.moiat.poland@halaloffice.com</t>
   </si>
   <si>
     <t>+31654307707</t>
   </si>
   <si>
     <t>اليونان</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4154097&amp;download=true</t>
   </si>
   <si>
+    <t>هاليكس</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=17055992-B925-4917-AB17-8873324BA029</t>
+  </si>
+  <si>
+    <t>111 7th Avenue, Kantarolka Galbeed, 70108, Garowe, Puntland, Somalia</t>
+  </si>
+  <si>
+    <t>info@halics.org</t>
+  </si>
+  <si>
+    <t>+252905185047</t>
+  </si>
+  <si>
+    <t>الصومال</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4456081&amp;download=true</t>
+  </si>
+  <si>
     <t>الجماعة الإسلامية في البوسنة و الهرسك -هيئة شهادات الحلا</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=3946FB71-CA78-4B77-9C47-021765351257</t>
   </si>
   <si>
     <t>Turalibegova 73, Tuzla</t>
   </si>
   <si>
     <t>agency@halal.ba</t>
   </si>
   <si>
     <t>00387 35 258 427</t>
   </si>
   <si>
     <t>البوسنة والهرسك</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=2841438&amp;download=true</t>
   </si>
   <si>
     <t>Halal Conformity Services</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=5F5C3B2C-4060-4B22-A8F3-29433D8268FE</t>
@@ -511,50 +532,72 @@
   <si>
     <t>نيوزيلندا</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4335551&amp;download=true</t>
   </si>
   <si>
     <t xml:space="preserve">جي يو ايج ايف سرتیفیکیشن براویت لیمیتید </t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=DCEC6F61-FCED-4680-9671-727ED3CB9BD5</t>
   </si>
   <si>
     <t xml:space="preserve">Imam Bada Compound, Imam Bada Road, 
 Near. Mughal Masjid, Bhindi Bazar, Mumbai
 400009, Maharashtra, India </t>
   </si>
   <si>
     <t>contact@halalhind.com</t>
   </si>
   <si>
     <t>002223759169</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4154573&amp;download=true</t>
+  </si>
+  <si>
+    <t>الواعظ سرتیفیکشن ایند تریننک سروسز پرایئویت لمیتد</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=F22A6DDE-0154-451E-9504-EF4B6A016893</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Office # 03, 3rd Floor, 221/222, B-Commercial, Sector C, Bahria Town, Lahore - Pakistan
+</t>
+  </si>
+  <si>
+    <t>qasimpsn@yahoo.com</t>
+  </si>
+  <si>
+    <t>00924235976227</t>
+  </si>
+  <si>
+    <t>باكستان</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4515337&amp;download=true</t>
   </si>
   <si>
     <t>حلال ابروفل ساوث امريكا لخدمات إصدار الشهادة</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=EB6D53D1-E51D-47ED-A460-C951E1C01FDD</t>
   </si>
   <si>
     <t>Street Dr Chucri Zaidan, 1550, floor 11°. sala 1116. Bairro Morumbi, São Paulo, cep 04583-110. Brasil.</t>
   </si>
   <si>
     <t>البرازيل</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3321851&amp;download=true</t>
   </si>
   <si>
     <t xml:space="preserve">شركة راكس لإصدار شهادات الجودة </t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=369AF718-2797-4F7B-AED1-0907F1CDE8E1</t>
   </si>
   <si>
     <t>The Thames Suite, Office no. 5, 133 Creek Road, Greenwich, London, SE8 3BU, United Kingdom</t>
   </si>
@@ -588,87 +631,69 @@
   <si>
     <t xml:space="preserve">هيئة  الحلال الوطنية المستقلة</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=C82AC098-2FB9-49A9-84DB-67FDBA698D59</t>
   </si>
   <si>
     <t xml:space="preserve">Baitun Noor Centre
 5770 Topaas Street
 Extension 5
 Lenasia</t>
   </si>
   <si>
     <t>abdulwahab@halaal.org.za</t>
   </si>
   <si>
     <t>0027118544381</t>
   </si>
   <si>
     <t>جنوب أفريقيا</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4335575&amp;download=true</t>
   </si>
   <si>
-    <t>Australian Halal Development &amp; Accreditation</t>
-[...16 lines deleted...]
-  <si>
     <t>Prime Certification and Inspection Asia Pacific Inc.</t>
   </si>
   <si>
-    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=195788A9-FF96-486D-BB5A-CF88E79D39BF</t>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=171E19C3-AFD8-4A97-89ED-E960DBE881E4</t>
   </si>
   <si>
     <t>Unit R-04, 3rd Floor Allegro Center, Chino Roces Avenue Extension, Brgy.Magallanes, Makati City, Philippines</t>
   </si>
   <si>
-    <t>shiju.m@jacobcertification.com</t>
+    <t>allan@gtl.ae</t>
   </si>
   <si>
     <t>+639284041002</t>
   </si>
   <si>
     <t>الفلبين</t>
   </si>
   <si>
-    <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=2272416&amp;download=true</t>
+    <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4541581&amp;download=true</t>
   </si>
   <si>
     <t>Halal Monitoring Committee (HMC)</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=D4647E9D-7215-40DE-94E0-A8034FE1E7C9</t>
   </si>
   <si>
     <t xml:space="preserve">Leicester Business Centre
 111 Ross Walk
 Leicester 
 LE5 5HH
 UK</t>
   </si>
   <si>
     <t>nadeem.adam@halalhmc.org</t>
   </si>
   <si>
     <t>00441163260165</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=2411907&amp;download=true</t>
   </si>
   <si>
     <t>GULFTIC-ICSC HALAL LLC</t>
@@ -855,93 +880,69 @@
     <t>0097142721285</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3964212&amp;download=true</t>
   </si>
   <si>
     <t>Western Australia Halal Authority</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=A79174DB-AB8E-43B2-A8D8-5D489E354BAB</t>
   </si>
   <si>
     <t xml:space="preserve">2/64 Attfield Street
 Maddington, WA 6109</t>
   </si>
   <si>
     <t>info-waha@westnet.com.au</t>
   </si>
   <si>
     <t>+61 8 9459 4216</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=2919864&amp;download=true</t>
   </si>
   <si>
-    <t>"مركز الحلال" شركة ذات مسؤولية محدودة</t>
-[...35 lines deleted...]
-    <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=2475226&amp;download=true</t>
+    <t>Regulatory Affairs and Conformity Services LLC</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=6F5397B2-19AF-473E-8129-616CAE5B87A2</t>
+  </si>
+  <si>
+    <t>Suite 210, 5625 Cypress Creek Parkway Houston-Texas-77069</t>
+  </si>
+  <si>
+    <t>0018322864149</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4483048&amp;download=true</t>
   </si>
   <si>
     <t>وورلد حلال ترست روس</t>
   </si>
   <si>
-    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=E6124EB7-B541-4CEB-8627-5245BC86F5A1</t>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=75C4ABCD-395A-44A4-B52C-00ED7DF31B22</t>
   </si>
   <si>
     <t>MALY TATARSKY LANE 5, OFFICE 8A</t>
   </si>
   <si>
     <t>+7 926 297 4541</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=2325143&amp;download=true</t>
   </si>
   <si>
     <t>فامبراس حلال لاصدار الشهادات</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=E74F79A5-2EA2-4CEE-91A6-F09F59B44581</t>
   </si>
   <si>
     <t>CALLE, AVDA. SANTISIMA TRINIDAD CASI DR. CAMACHO DURE Numero#1596 //CASA</t>
   </si>
   <si>
     <t>nizar@fambrashalal.com.br</t>
   </si>
   <si>
     <t>00595992962702</t>
   </si>
@@ -1075,105 +1076,99 @@
   <si>
     <t>Santiago Office: Marchant Pereira 201 Office 701 Providencia - Santiago de CHILE</t>
   </si>
   <si>
     <t>gerencia@chilehalal.com</t>
   </si>
   <si>
     <t>00222255547</t>
   </si>
   <si>
     <t>شيلي</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=2475629&amp;download=true</t>
   </si>
   <si>
     <t>Horn of Africa Livestock Improvement and Conformity Services (HALICS)</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=C9208FA6-CBB9-4604-AFFD-E574EE14AD64</t>
   </si>
   <si>
     <t xml:space="preserve">1st Floor, Lourdel Towers, Lourdel Road, Kampala Uganda </t>
   </si>
   <si>
-    <t>info@halics.org</t>
-[...1 lines deleted...]
-  <si>
     <t>+256754220689</t>
   </si>
   <si>
     <t>أوغندا</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3760313&amp;download=true</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=484E1E86-B033-49C5-8462-921950DD44E1</t>
   </si>
   <si>
     <t>Region Dar Es Salaam, District llala CBD, Ward Kariakoo, Street Majimaji Road Temeke</t>
   </si>
   <si>
     <t>+255717113947</t>
   </si>
   <si>
     <t>جمهورية تترانيا المتحدة</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3760312&amp;download=true</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=029A6D5F-B65C-45A4-9129-45ADBB0844C8</t>
   </si>
   <si>
     <t>A1 GROUND FLOOR, AFLAH APARTMENT, MUINAMI STREET, EASTLEIGH, NAIROBI KENYA</t>
   </si>
   <si>
     <t>+254722131385</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3760314&amp;download=true</t>
   </si>
   <si>
     <t>شهادة الحلال العالمية (خاصة محدودة)</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=8A76372A-DFC4-4FA8-85A4-3F16DD41EBC8</t>
   </si>
   <si>
     <t xml:space="preserve">Suite A-2, 2nd Floor, Plot 83-C, Khayaban e Jami, Phase 7, DHA, Karachi, Pakistan </t>
   </si>
   <si>
     <t>director@international-halal.com</t>
   </si>
   <si>
     <t>+92 21 35890821</t>
-  </si>
-[...1 lines deleted...]
-    <t>باكستان</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3935679&amp;download=true</t>
   </si>
   <si>
     <t>شهادة الحلال العالمية</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=41CC401F-761F-4655-99D8-843458139034</t>
   </si>
   <si>
     <t>Unit 101, Building A-2, Dubai Silicon Oasis, (IFZA) Dubai</t>
   </si>
   <si>
     <t>+971 50 428 7547</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3935698&amp;download=true</t>
   </si>
   <si>
     <t>International Halal Certification Center</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=DEB87E48-C089-43CA-8C8E-9F0C75D4C0C5</t>
   </si>
@@ -1264,103 +1259,84 @@
     <t>004961423019870</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3088601&amp;download=true</t>
   </si>
   <si>
     <t>حلال فود آند كواليتي</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=7C5CC3D6-BDD6-4BA5-B880-382F3A98AD2E</t>
   </si>
   <si>
     <t xml:space="preserve">Plaza Ramon de la Sota 9 | Oficina 103 | C.P. 46520 Puerto de Sagunto (Valencia)
 Spain</t>
   </si>
   <si>
     <t>kamel@halalfoodquality.es</t>
   </si>
   <si>
     <t>00349610339443</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3117788&amp;download=true</t>
   </si>
   <si>
-    <t>آي إس إي جي حلال أمريكا اللاتينية إس إيه</t>
-[...15 lines deleted...]
-    <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3225456&amp;download=true</t>
+    <t>شركة الرواد لنظم الجودة والشهادات فرع دبي</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=64A618C8-0042-429B-B117-14A0419541F4</t>
+  </si>
+  <si>
+    <t>UAE - Dubai - ALghanim Bulding, Office No. 505-4 - Parcel ID 124-226, ALMurqabat Plot No.3780-0</t>
+  </si>
+  <si>
+    <t>info@pqscert-eg.com</t>
+  </si>
+  <si>
+    <t>00971583080429</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3129291&amp;download=true</t>
   </si>
   <si>
     <t>مركز علوم الحلال وإصدار الشهادات الحلال</t>
   </si>
   <si>
-    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=9B025631-A0F1-4DD9-9BC8-CB9C4D419D33</t>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=CE31BB5C-B8A2-4772-9D04-FF6CB190C391</t>
   </si>
   <si>
     <t xml:space="preserve"> Building “SLIM”, 2nd floor, Euro Street, Tunis 1053</t>
   </si>
   <si>
     <t>00021671734580</t>
   </si>
   <si>
     <t>تونس</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3225460&amp;download=true</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3229499&amp;download=true</t>
   </si>
   <si>
     <t>مكتب مراقبة جودة الحلال</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=202EC4CB-0412-40FF-B115-5A5BBE5F349F</t>
   </si>
   <si>
     <t>Address: The Black Church,St. Mary’s Place, Dublin 7,D07 P4AX, Ireland</t>
   </si>
   <si>
     <t>00971554632409</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3315437&amp;download=true</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=DB55FC44-6BC7-4FD1-9ED6-5CEDE5D36413</t>
   </si>
   <si>
     <t>Aviadores del Chaco n°2050, oficina Asunción. Paraguay</t>
   </si>
   <si>
     <t>+541152224776</t>
   </si>
@@ -1467,96 +1443,96 @@
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3410355&amp;download=true</t>
   </si>
   <si>
     <t>Halal Certification Europe (HCE)</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=1CB7CEFA-22AA-4984-B3BA-D5B21A892A73</t>
   </si>
   <si>
     <t xml:space="preserve">PO Box 1786
 Leicester</t>
   </si>
   <si>
     <t>firdous@halalce.com</t>
   </si>
   <si>
     <t>00441162738228</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3448308&amp;download=true</t>
   </si>
   <si>
     <t>أس جي أس جلف ليمتد</t>
   </si>
   <si>
-    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=F92F0152-7CB1-4F44-BABB-2561607362AB</t>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=B970F89E-F3D6-4F52-808D-BC5D98C3B8C0</t>
   </si>
   <si>
     <t xml:space="preserve">P.O.Box: 18556, 
 Jebel Ali Free Zone,
 Dubai, United Arab Emirates
 </t>
   </si>
   <si>
     <t>Sithara.Hatim@sgs.com</t>
   </si>
   <si>
     <t>0097148809393</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3473271&amp;download=true</t>
   </si>
   <si>
     <t>American Halal Foundation</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=CBF621C8-16FE-4636-9EB9-3693480B8C8D</t>
   </si>
   <si>
     <t>10347 Cross Creek Blvd Suite C, Tampa, FL 33647, United States</t>
   </si>
   <si>
     <t>azmi@halalfoundation.org</t>
   </si>
   <si>
     <t>0016307594981</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3473272&amp;download=true</t>
   </si>
   <si>
     <t>ذا حلال ابروفال ذ.م.م</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=4F734C24-E20D-4DF9-9841-1CC3C1F46514</t>
   </si>
   <si>
     <t>5625 Cypress Creek Parkway, Suite 210, Houston, Texas 77069, USA</t>
   </si>
   <si>
-    <t>0018322864149</t>
+    <t>ma4x14@gmail.com</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3488095&amp;download=true</t>
   </si>
   <si>
     <t>مكتب مراقبة جودة الحلال في بولندا</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=6267CE6E-4A18-4FFD-AB40-40629EBBDEBE</t>
   </si>
   <si>
     <t>ZURAWIA 32 / 34, 00-515 WARSZAWA</t>
   </si>
   <si>
     <t>said.abdmezien@gmail.com</t>
   </si>
   <si>
     <t>0048531996682</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=3488096&amp;download=true</t>
   </si>
   <si>
     <t>Center for Halal Quality certification</t>
   </si>
@@ -1848,50 +1824,77 @@
     <t>Russia, Moscow, Int.ter.Municipal district Alekseevsky, Yaroslavskaya st. 8, building 3, floor 5, premise I, room 14, office 510</t>
   </si>
   <si>
     <t>roshalalnadzor@gmail.com</t>
   </si>
   <si>
     <t>+7 4993917137</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4310294&amp;download=true</t>
   </si>
   <si>
     <t>حلال كوركت بولندا SP.Z O.O</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=454FADF7-F548-4307-9ACD-32E1D63EEBAE</t>
   </si>
   <si>
     <t>UL. NOWOGRODZKA 31 / 110</t>
   </si>
   <si>
     <t>+48 604 823 732</t>
   </si>
   <si>
     <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4328813&amp;download=true</t>
+  </si>
+  <si>
+    <t>مركز الجودة الحلال في أوروبا</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=18B97D29-AC7C-42A0-AB16-F8AFD266421D</t>
+  </si>
+  <si>
+    <t>50, Avenue des Champs-Elysées</t>
+  </si>
+  <si>
+    <t>tarik@hqceurope.com</t>
+  </si>
+  <si>
+    <t>+33184802281</t>
+  </si>
+  <si>
+    <t>فرنسا</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4469704&amp;download=true</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/eservices/download-certificate?guid=4E8A52EC-D576-4E1E-A01A-93191FC47A6F</t>
+  </si>
+  <si>
+    <t>https://eservices.moiat.gov.ae/backend/api/v1.1/UploadAttachment/GetAttachmentByRecordId?recordAttachmentId=4553746&amp;download=true</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -1926,51 +1929,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" borderId="1" applyBorder="1" xfId="0">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:L98"/>
+  <dimension ref="A1:L99"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="66.3077774047852" customWidth="1"/>
     <col min="3" max="3" width="12.8945598602295" customWidth="1"/>
     <col min="4" max="4" width="12.8945598602295" customWidth="1"/>
     <col min="5" max="5" width="101.46745300293" customWidth="1"/>
     <col min="6" max="6" width="111.546691894531" customWidth="1"/>
     <col min="7" max="7" width="40.6196250915527" customWidth="1"/>
     <col min="8" max="8" width="18.7935543060303" customWidth="1"/>
     <col min="9" max="9" width="18.3365879058838" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="22.1955890655518" customWidth="1"/>
     <col min="12" max="12" width="129.108627319336" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -2071,51 +2074,51 @@
       </c>
       <c r="I3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="2">
         <v>44070.7215277778</v>
       </c>
       <c r="D4" s="2">
-        <v>46260.7222222222</v>
+        <v>46625.7222222222</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>33</v>
       </c>
@@ -2714,943 +2717,943 @@
       </c>
       <c r="H20" s="2" t="s">
         <v>142</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>143</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C21" s="2">
-        <v>44294.3333333333</v>
+        <v>44729.5833333333</v>
       </c>
       <c r="D21" s="2">
-        <v>46484.3333333333</v>
+        <v>46554.5833333333</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>148</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>149</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>150</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C22" s="2">
-        <v>44382.3333333333</v>
+        <v>44294.3333333333</v>
       </c>
       <c r="D22" s="2">
-        <v>46572.3333333333</v>
+        <v>46484.3333333333</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>155</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>156</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>157</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>159</v>
       </c>
       <c r="C23" s="2">
-        <v>44392.3333333333</v>
+        <v>44382.3333333333</v>
       </c>
       <c r="D23" s="2">
-        <v>46582.3333333333</v>
+        <v>46572.3333333333</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>162</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>163</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>82</v>
+        <v>164</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C24" s="2">
-        <v>44455.5</v>
+        <v>44392.3333333333</v>
       </c>
       <c r="D24" s="2">
-        <v>46645.1666666667</v>
+        <v>46582.3333333333</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>44</v>
+        <v>169</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>45</v>
+        <v>170</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>168</v>
+        <v>82</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C25" s="2">
-        <v>44164.3333333333</v>
+        <v>44735.6305555556</v>
       </c>
       <c r="D25" s="2">
-        <v>46354.3333333333</v>
+        <v>46560.6305555556</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>54</v>
+        <v>177</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C26" s="2">
-        <v>42652.3333333333</v>
+        <v>44455.5</v>
       </c>
       <c r="D26" s="2">
-        <v>46303.3333333333</v>
+        <v>46645.1666666667</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>173</v>
+        <v>44</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>179</v>
+        <v>45</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C27" s="2">
-        <v>44098.3333333333</v>
+        <v>44164.3333333333</v>
       </c>
       <c r="D27" s="2">
-        <v>46653.3333333333</v>
+        <v>46354.3333333333</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>187</v>
+        <v>54</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C28" s="2">
-        <v>44438.3333333333</v>
+        <v>42652.3333333333</v>
       </c>
       <c r="D28" s="2">
-        <v>46263.3333333333</v>
+        <v>46303.3333333333</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>193</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>39</v>
+        <v>194</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C29" s="2">
-        <v>43352.3333333333</v>
+        <v>44098.3333333333</v>
       </c>
       <c r="D29" s="2">
-        <v>46273.3333333333</v>
+        <v>46653.3333333333</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C30" s="2">
-        <v>43439.3333333333</v>
+        <v>43352.3333333333</v>
       </c>
       <c r="D30" s="2">
-        <v>46360.3333333333</v>
+        <v>46638.3333333333</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C31" s="2">
-        <v>44517.3333333333</v>
+        <v>43439.3333333333</v>
       </c>
       <c r="D31" s="2">
-        <v>46342.3333333333</v>
+        <v>46360.3333333333</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>213</v>
+        <v>54</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C32" s="2">
-        <v>44098.3333333333</v>
+        <v>44517.3333333333</v>
       </c>
       <c r="D32" s="2">
-        <v>46653.3333333333</v>
+        <v>46342.3333333333</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C33" s="2">
-        <v>44305.3333333333</v>
+        <v>44098.3333333333</v>
       </c>
       <c r="D33" s="2">
-        <v>46495.3333333333</v>
+        <v>46653.3333333333</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>27</v>
+        <v>230</v>
       </c>
       <c r="C34" s="2">
-        <v>44874.4034722222</v>
+        <v>44305.3333333333</v>
       </c>
       <c r="D34" s="2">
-        <v>46334.4034722222</v>
+        <v>46495.3333333333</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>30</v>
+        <v>233</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C35" s="2">
-        <v>44874.4041666667</v>
+        <v>44874.4034722222</v>
       </c>
       <c r="D35" s="2">
-        <v>46334.4041666667</v>
+        <v>46334.4034722222</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C36" s="2">
         <v>44874.4041666667</v>
       </c>
       <c r="D36" s="2">
         <v>46334.4041666667</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>54</v>
+        <v>245</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>118</v>
+        <v>246</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>242</v>
+        <v>27</v>
       </c>
       <c r="C37" s="2">
-        <v>44876.3513888889</v>
+        <v>44874.4041666667</v>
       </c>
       <c r="D37" s="2">
-        <v>46336.3513888889</v>
+        <v>46334.4041666667</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>245</v>
+        <v>30</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>247</v>
+        <v>54</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>248</v>
+        <v>118</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C38" s="2">
-        <v>44910.5041666667</v>
+        <v>44876.3513888889</v>
       </c>
       <c r="D38" s="2">
-        <v>46370.5041666667</v>
+        <v>46336.3513888889</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C39" s="2">
-        <v>45007.5902777778</v>
+        <v>44910.5041666667</v>
       </c>
       <c r="D39" s="2">
-        <v>46467.5902777778</v>
+        <v>46370.5041666667</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C40" s="2">
-        <v>45008.6430555556</v>
+        <v>45007.5902777778</v>
       </c>
       <c r="D40" s="2">
-        <v>46468.6430555556</v>
+        <v>46467.5902777778</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>17</v>
+        <v>269</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C41" s="2">
-        <v>45070.3423611111</v>
+        <v>45008.6430555556</v>
       </c>
       <c r="D41" s="2">
-        <v>46530.3423611111</v>
+        <v>46468.6430555556</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C42" s="2">
-        <v>45195.4305555556</v>
+        <v>45070.3423611111</v>
       </c>
       <c r="D42" s="2">
-        <v>46290.4305555556</v>
+        <v>46530.3423611111</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>280</v>
+        <v>39</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C43" s="2">
-        <v>45195.4319444444</v>
+        <v>45160.3041666667</v>
       </c>
       <c r="D43" s="2">
-        <v>46290.4319444444</v>
+        <v>46620.3041666667</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>278</v>
+        <v>24</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>286</v>
+        <v>269</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>288</v>
       </c>
       <c r="C44" s="2">
         <v>45217.425</v>
       </c>
       <c r="D44" s="2">
-        <v>46312.425</v>
+        <v>46677.425</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>290</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>291</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C45" s="2">
         <v>45236.4916666667</v>
       </c>
       <c r="D45" s="2">
         <v>46331.4916666667</v>
       </c>
       <c r="E45" s="2" t="s">
@@ -3720,51 +3723,51 @@
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>306</v>
       </c>
       <c r="C47" s="2">
         <v>45267.3381944444</v>
       </c>
       <c r="D47" s="2">
         <v>46362.3381944444</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>308</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>309</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>310</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>312</v>
       </c>
       <c r="C48" s="2">
         <v>45331.4277777778</v>
       </c>
       <c r="D48" s="2">
         <v>46426.4277777778</v>
       </c>
       <c r="E48" s="2" t="s">
@@ -3796,51 +3799,51 @@
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>319</v>
       </c>
       <c r="C49" s="2">
         <v>45331.4277777778</v>
       </c>
       <c r="D49" s="2">
         <v>46426.4277777778</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>321</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>315</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>316</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>323</v>
       </c>
       <c r="C50" s="2">
         <v>45464.3354166667</v>
       </c>
       <c r="D50" s="2">
         <v>46558.3354166667</v>
       </c>
       <c r="E50" s="2" t="s">
@@ -3942,1757 +3945,1795 @@
       </c>
       <c r="L52" s="2" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>344</v>
       </c>
       <c r="C53" s="2">
         <v>45726.3041666667</v>
       </c>
       <c r="D53" s="2">
         <v>46455.3041666667</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>346</v>
       </c>
       <c r="G53" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="H53" s="2" t="s">
         <v>347</v>
       </c>
-      <c r="H53" s="2" t="s">
+      <c r="I53" s="2" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>344</v>
       </c>
       <c r="C54" s="2">
         <v>45726.3041666667</v>
       </c>
       <c r="D54" s="2">
         <v>46455.3041666667</v>
       </c>
       <c r="E54" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>351</v>
       </c>
-      <c r="F54" s="2" t="s">
+      <c r="G54" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="H54" s="2" t="s">
         <v>352</v>
       </c>
-      <c r="G54" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H54" s="2" t="s">
+      <c r="I54" s="2" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>344</v>
       </c>
       <c r="C55" s="2">
         <v>45726.3048611111</v>
       </c>
       <c r="D55" s="2">
         <v>46455.3048611111</v>
       </c>
       <c r="E55" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>356</v>
       </c>
-      <c r="F55" s="2" t="s">
+      <c r="G55" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="H55" s="2" t="s">
         <v>357</v>
       </c>
-      <c r="G55" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I55" s="2" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C56" s="2">
         <v>45757.4020833333</v>
       </c>
       <c r="D56" s="2">
         <v>46486.4020833333</v>
       </c>
       <c r="E56" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>361</v>
       </c>
-      <c r="F56" s="2" t="s">
+      <c r="G56" s="2" t="s">
         <v>362</v>
       </c>
-      <c r="G56" s="2" t="s">
+      <c r="H56" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="H56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I56" s="2" t="s">
-        <v>365</v>
+        <v>177</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C57" s="2">
         <v>45757.4027777778</v>
       </c>
       <c r="D57" s="2">
         <v>46486.4027777778</v>
       </c>
       <c r="E57" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="H57" s="2" t="s">
         <v>368</v>
-      </c>
-[...7 lines deleted...]
-        <v>370</v>
       </c>
       <c r="I57" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C58" s="2">
         <v>45792.3611111111</v>
       </c>
       <c r="D58" s="2">
         <v>46521.3611111111</v>
       </c>
       <c r="E58" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="G58" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="F58" s="2" t="s">
+      <c r="H58" s="2" t="s">
         <v>374</v>
       </c>
-      <c r="G58" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I58" s="2" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C59" s="2">
         <v>45848.49375</v>
       </c>
       <c r="D59" s="2">
         <v>46577.49375</v>
       </c>
       <c r="E59" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="G59" s="2" t="s">
         <v>379</v>
       </c>
-      <c r="F59" s="2" t="s">
+      <c r="H59" s="2" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
       <c r="I59" s="2" t="s">
         <v>82</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C60" s="2">
         <v>45848.4944444444</v>
       </c>
       <c r="D60" s="2">
         <v>46577.4944444444</v>
       </c>
       <c r="E60" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="G60" s="2" t="s">
         <v>385</v>
       </c>
-      <c r="F60" s="2" t="s">
+      <c r="H60" s="2" t="s">
         <v>386</v>
       </c>
-      <c r="G60" s="2" t="s">
+      <c r="I60" s="2" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L60" s="2" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="C61" s="2">
         <v>45855.5152777778</v>
       </c>
       <c r="D61" s="2">
         <v>46584.5152777778</v>
       </c>
       <c r="E61" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="G61" s="2" t="s">
         <v>392</v>
       </c>
-      <c r="F61" s="2" t="s">
+      <c r="H61" s="2" t="s">
         <v>393</v>
       </c>
-      <c r="G61" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I61" s="2" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C62" s="2">
         <v>45863.3298611111</v>
       </c>
       <c r="D62" s="2">
         <v>46592.3298611111</v>
       </c>
       <c r="E62" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="G62" s="2" t="s">
         <v>398</v>
       </c>
-      <c r="F62" s="2" t="s">
+      <c r="H62" s="2" t="s">
         <v>399</v>
       </c>
-      <c r="G62" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I62" s="2" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C63" s="2">
         <v>45874.3381944444</v>
       </c>
       <c r="D63" s="2">
         <v>46603.3381944444</v>
       </c>
       <c r="E63" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="G63" s="2" t="s">
         <v>404</v>
       </c>
-      <c r="F63" s="2" t="s">
+      <c r="H63" s="2" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
       <c r="I63" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="C64" s="2">
+        <v>45876.3534722222</v>
+      </c>
+      <c r="D64" s="2">
+        <v>46605.3534722222</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="F64" s="2" t="s">
         <v>409</v>
       </c>
-      <c r="C64" s="2">
-[...5 lines deleted...]
-      <c r="E64" s="2" t="s">
+      <c r="G64" s="2" t="s">
         <v>410</v>
       </c>
-      <c r="F64" s="2" t="s">
+      <c r="H64" s="2" t="s">
         <v>411</v>
       </c>
-      <c r="G64" s="2" t="s">
+      <c r="I64" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L64" s="2" t="s">
         <v>412</v>
-      </c>
-[...13 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C65" s="2">
         <v>45908.3701388889</v>
       </c>
       <c r="D65" s="2">
-        <v>46272.3701388889</v>
+        <v>46637.3701388889</v>
       </c>
       <c r="E65" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="H65" s="2" t="s">
         <v>416</v>
       </c>
-      <c r="F65" s="2" t="s">
+      <c r="I65" s="2" t="s">
         <v>417</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="C66" s="2">
+        <v>45936.5083333333</v>
+      </c>
+      <c r="D66" s="2">
+        <v>46300.5083333333</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>421</v>
       </c>
-      <c r="C66" s="2">
-[...5 lines deleted...]
-      <c r="E66" s="2" t="s">
+      <c r="G66" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="H66" s="2" t="s">
         <v>422</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I66" s="2" t="s">
-        <v>17</v>
+        <v>387</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>427</v>
+        <v>41</v>
       </c>
       <c r="C67" s="2">
-        <v>45936.5083333333</v>
+        <v>45938.3909722222</v>
       </c>
       <c r="D67" s="2">
-        <v>46300.5083333333</v>
+        <v>46302.3909722222</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>141</v>
+        <v>44</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>389</v>
+        <v>298</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C68" s="2">
-        <v>45938.3909722222</v>
+        <v>45938.3916666667</v>
       </c>
       <c r="D68" s="2">
-        <v>46302.3909722222</v>
+        <v>46302.3916666667</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>298</v>
+        <v>328</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>41</v>
+        <v>431</v>
       </c>
       <c r="C69" s="2">
-        <v>45938.3916666667</v>
+        <v>45950.4375</v>
       </c>
       <c r="D69" s="2">
-        <v>46302.3916666667</v>
+        <v>46314.4375</v>
       </c>
       <c r="E69" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="I69" s="2" t="s">
         <v>436</v>
       </c>
-      <c r="F69" s="2" t="s">
+      <c r="J69" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L69" s="2" t="s">
         <v>437</v>
-      </c>
-[...16 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C70" s="2">
+        <v>45957.3680555556</v>
+      </c>
+      <c r="D70" s="2">
+        <v>46321.3680555556</v>
+      </c>
+      <c r="E70" s="2" t="s">
         <v>439</v>
       </c>
-      <c r="C70" s="2">
-[...5 lines deleted...]
-      <c r="E70" s="2" t="s">
+      <c r="F70" s="2" t="s">
         <v>440</v>
       </c>
-      <c r="F70" s="2" t="s">
+      <c r="G70" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L70" s="2" t="s">
         <v>441</v>
-      </c>
-[...16 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="C71" s="2">
+        <v>45957.36875</v>
+      </c>
+      <c r="D71" s="2">
+        <v>46686.36875</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="H71" s="2" t="s">
         <v>446</v>
       </c>
-      <c r="C71" s="2">
-[...16 lines deleted...]
-      </c>
       <c r="I71" s="2" t="s">
-        <v>304</v>
+        <v>54</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C72" s="2">
+        <v>45957.3694444444</v>
+      </c>
+      <c r="D72" s="2">
+        <v>46321.3694444444</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="F72" s="2" t="s">
         <v>450</v>
       </c>
-      <c r="C72" s="2">
-[...5 lines deleted...]
-      <c r="E72" s="2" t="s">
+      <c r="G72" s="2" t="s">
         <v>451</v>
       </c>
-      <c r="F72" s="2" t="s">
+      <c r="H72" s="2" t="s">
         <v>452</v>
       </c>
-      <c r="G72" s="2" t="s">
+      <c r="I72" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L72" s="2" t="s">
         <v>453</v>
-      </c>
-[...13 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C73" s="2">
+        <v>45965.45</v>
+      </c>
+      <c r="D73" s="2">
+        <v>46329.45</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>456</v>
       </c>
-      <c r="C73" s="2">
-[...5 lines deleted...]
-      <c r="E73" s="2" t="s">
+      <c r="G73" s="2" t="s">
         <v>457</v>
       </c>
-      <c r="F73" s="2" t="s">
+      <c r="H73" s="2" t="s">
         <v>458</v>
       </c>
-      <c r="G73" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I73" s="2" t="s">
-        <v>227</v>
+        <v>255</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="C74" s="2">
+        <v>45978.5708333333</v>
+      </c>
+      <c r="D74" s="2">
+        <v>46342.5708333333</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>462</v>
       </c>
-      <c r="C74" s="2">
-[...5 lines deleted...]
-      <c r="E74" s="2" t="s">
+      <c r="G74" s="2" t="s">
         <v>463</v>
       </c>
-      <c r="F74" s="2" t="s">
+      <c r="H74" s="2" t="s">
         <v>464</v>
       </c>
-      <c r="G74" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I74" s="2" t="s">
-        <v>247</v>
+        <v>54</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="C75" s="2">
+        <v>45985.3423611111</v>
+      </c>
+      <c r="D75" s="2">
+        <v>46714.3423611111</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="F75" s="2" t="s">
         <v>468</v>
       </c>
-      <c r="C75" s="2">
-[...5 lines deleted...]
-      <c r="E75" s="2" t="s">
+      <c r="G75" s="2" t="s">
         <v>469</v>
       </c>
-      <c r="F75" s="2" t="s">
+      <c r="H75" s="2" t="s">
         <v>470</v>
       </c>
-      <c r="G75" s="2" t="s">
+      <c r="I75" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L75" s="2" t="s">
         <v>471</v>
-      </c>
-[...13 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="C76" s="2">
+        <v>45985.3444444444</v>
+      </c>
+      <c r="D76" s="2">
+        <v>46349.3444444444</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="F76" s="2" t="s">
         <v>474</v>
       </c>
-      <c r="C76" s="2">
-[...5 lines deleted...]
-      <c r="E76" s="2" t="s">
+      <c r="G76" s="2" t="s">
         <v>475</v>
       </c>
-      <c r="F76" s="2" t="s">
+      <c r="H76" s="2" t="s">
         <v>476</v>
       </c>
-      <c r="G76" s="2" t="s">
+      <c r="I76" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="J76" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L76" s="2" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="C77" s="2">
+        <v>45988.3388888889</v>
+      </c>
+      <c r="D77" s="2">
+        <v>46352.3388888889</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>480</v>
       </c>
-      <c r="C77" s="2">
-[...5 lines deleted...]
-      <c r="E77" s="2" t="s">
+      <c r="G77" s="2" t="s">
         <v>481</v>
       </c>
-      <c r="F77" s="2" t="s">
+      <c r="H77" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="J77" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L77" s="2" t="s">
         <v>482</v>
-      </c>
-[...16 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="C78" s="2">
+        <v>45988.3395833333</v>
+      </c>
+      <c r="D78" s="2">
+        <v>46352.3395833333</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="G78" s="2" t="s">
         <v>486</v>
       </c>
-      <c r="C78" s="2">
-[...5 lines deleted...]
-      <c r="E78" s="2" t="s">
+      <c r="H78" s="2" t="s">
         <v>487</v>
       </c>
-      <c r="F78" s="2" t="s">
+      <c r="I78" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="J78" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L78" s="2" t="s">
         <v>488</v>
-      </c>
-[...16 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C79" s="2">
+        <v>46007.4826388889</v>
+      </c>
+      <c r="D79" s="2">
+        <v>46371.4826388889</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="F79" s="2" t="s">
         <v>491</v>
       </c>
-      <c r="C79" s="2">
-[...5 lines deleted...]
-      <c r="E79" s="2" t="s">
+      <c r="G79" s="2" t="s">
         <v>492</v>
       </c>
-      <c r="F79" s="2" t="s">
+      <c r="H79" s="2" t="s">
         <v>493</v>
       </c>
-      <c r="G79" s="2" t="s">
+      <c r="I79" s="2" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L79" s="2" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C80" s="2">
+        <v>46013.2666666667</v>
+      </c>
+      <c r="D80" s="2">
+        <v>46377.2666666667</v>
+      </c>
+      <c r="E80" s="2" t="s">
         <v>497</v>
       </c>
-      <c r="C80" s="2">
-[...5 lines deleted...]
-      <c r="E80" s="2" t="s">
+      <c r="F80" s="2" t="s">
         <v>498</v>
       </c>
-      <c r="F80" s="2" t="s">
+      <c r="G80" s="2" t="s">
         <v>499</v>
       </c>
-      <c r="G80" s="2" t="s">
+      <c r="H80" s="2" t="s">
         <v>500</v>
       </c>
-      <c r="H80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I80" s="2" t="s">
-        <v>502</v>
+        <v>39</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L80" s="2" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C81" s="2">
+        <v>46013.2673611111</v>
+      </c>
+      <c r="D81" s="2">
+        <v>46377.2673611111</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="F81" s="2" t="s">
         <v>504</v>
       </c>
-      <c r="C81" s="2">
-[...5 lines deleted...]
-      <c r="E81" s="2" t="s">
+      <c r="G81" s="2" t="s">
         <v>505</v>
       </c>
-      <c r="F81" s="2" t="s">
+      <c r="H81" s="2" t="s">
         <v>506</v>
-      </c>
-[...4 lines deleted...]
-        <v>508</v>
       </c>
       <c r="I81" s="2" t="s">
         <v>39</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="C82" s="2">
+        <v>46031.3270833333</v>
+      </c>
+      <c r="D82" s="2">
+        <v>46395.3270833333</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="F82" s="2" t="s">
         <v>510</v>
       </c>
-      <c r="C82" s="2">
-[...5 lines deleted...]
-      <c r="E82" s="2" t="s">
+      <c r="G82" s="2" t="s">
         <v>511</v>
       </c>
-      <c r="F82" s="2" t="s">
+      <c r="H82" s="2" t="s">
         <v>512</v>
       </c>
-      <c r="G82" s="2" t="s">
+      <c r="I82" s="2" t="s">
         <v>513</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L82" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C83" s="2">
+        <v>46043.3416666667</v>
+      </c>
+      <c r="D83" s="2">
+        <v>46407.3416666667</v>
+      </c>
+      <c r="E83" s="2" t="s">
         <v>516</v>
       </c>
-      <c r="C83" s="2">
-[...5 lines deleted...]
-      <c r="E83" s="2" t="s">
+      <c r="F83" s="2" t="s">
         <v>517</v>
       </c>
-      <c r="F83" s="2" t="s">
+      <c r="G83" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="H83" s="2" t="s">
         <v>518</v>
       </c>
-      <c r="G83" s="2" t="s">
+      <c r="I83" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L83" s="2" t="s">
         <v>519</v>
-      </c>
-[...13 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C84" s="2">
+        <v>46057.4159722222</v>
+      </c>
+      <c r="D84" s="2">
+        <v>46421.4159722222</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="G84" s="2" t="s">
         <v>523</v>
       </c>
-      <c r="C84" s="2">
-[...5 lines deleted...]
-      <c r="E84" s="2" t="s">
+      <c r="H84" s="2" t="s">
         <v>524</v>
       </c>
-      <c r="F84" s="2" t="s">
+      <c r="I84" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="J84" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K84" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L84" s="2" t="s">
         <v>525</v>
-      </c>
-[...16 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="C85" s="2">
+        <v>46065.4180555556</v>
+      </c>
+      <c r="D85" s="2">
+        <v>46429.4180555556</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="F85" s="2" t="s">
         <v>528</v>
       </c>
-      <c r="C85" s="2">
-[...5 lines deleted...]
-      <c r="E85" s="2" t="s">
+      <c r="G85" s="2" t="s">
         <v>529</v>
       </c>
-      <c r="F85" s="2" t="s">
+      <c r="H85" s="2" t="s">
         <v>530</v>
       </c>
-      <c r="G85" s="2" t="s">
+      <c r="I85" s="2" t="s">
         <v>531</v>
       </c>
-      <c r="H85" s="2" t="s">
+      <c r="J85" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K85" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L85" s="2" t="s">
         <v>532</v>
-      </c>
-[...10 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C86" s="2">
+        <v>46065.5277777778</v>
+      </c>
+      <c r="D86" s="2">
+        <v>46429.5277777778</v>
+      </c>
+      <c r="E86" s="2" t="s">
         <v>534</v>
       </c>
-      <c r="C86" s="2">
-[...5 lines deleted...]
-      <c r="E86" s="2" t="s">
+      <c r="F86" s="2" t="s">
         <v>535</v>
       </c>
-      <c r="F86" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G86" s="2" t="s">
-        <v>537</v>
+        <v>481</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="I86" s="2" t="s">
-        <v>539</v>
+        <v>235</v>
       </c>
       <c r="J86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L86" s="2" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="C87" s="2">
+        <v>46073.4076388889</v>
+      </c>
+      <c r="D87" s="2">
+        <v>46437.4076388889</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="H87" s="2" t="s">
         <v>541</v>
       </c>
-      <c r="C87" s="2">
-[...5 lines deleted...]
-      <c r="E87" s="2" t="s">
+      <c r="I87" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="J87" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K87" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L87" s="2" t="s">
         <v>542</v>
-      </c>
-[...19 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="C88" s="2">
+        <v>46083.45625</v>
+      </c>
+      <c r="D88" s="2">
+        <v>46447.45625</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="F88" s="2" t="s">
         <v>545</v>
       </c>
-      <c r="C88" s="2">
-[...5 lines deleted...]
-      <c r="E88" s="2" t="s">
+      <c r="G88" s="2" t="s">
         <v>546</v>
       </c>
-      <c r="F88" s="2" t="s">
+      <c r="H88" s="2" t="s">
         <v>547</v>
       </c>
-      <c r="G88" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I88" s="2" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="J88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L88" s="2" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C89" s="2">
+        <v>46085.4736111111</v>
+      </c>
+      <c r="D89" s="2">
+        <v>46449.4736111111</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="F89" s="2" t="s">
         <v>551</v>
       </c>
-      <c r="C89" s="2">
-[...5 lines deleted...]
-      <c r="E89" s="2" t="s">
+      <c r="G89" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="H89" s="2" t="s">
         <v>552</v>
       </c>
-      <c r="F89" s="2" t="s">
+      <c r="I89" s="2" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
       <c r="J89" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L89" s="2" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>557</v>
+        <v>21</v>
       </c>
       <c r="C90" s="2">
-        <v>46085.4736111111</v>
+        <v>46143.3458333333</v>
       </c>
       <c r="D90" s="2">
-        <v>46449.4736111111</v>
+        <v>46507.3458333333</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>559</v>
+        <v>23</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>266</v>
+        <v>24</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>560</v>
+        <v>25</v>
       </c>
       <c r="I90" s="2" t="s">
-        <v>561</v>
+        <v>17</v>
       </c>
       <c r="J90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L90" s="2" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>21</v>
+        <v>557</v>
       </c>
       <c r="C91" s="2">
-        <v>46143.3458333333</v>
+        <v>46157.3590277778</v>
       </c>
       <c r="D91" s="2">
-        <v>46507.3458333333</v>
+        <v>46521.3590277778</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>23</v>
+        <v>559</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>24</v>
+        <v>560</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>25</v>
+        <v>561</v>
       </c>
       <c r="I91" s="2" t="s">
-        <v>17</v>
+        <v>562</v>
       </c>
       <c r="J91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L91" s="2" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C92" s="2">
+        <v>46182.5631944444</v>
+      </c>
+      <c r="D92" s="2">
+        <v>46546.5631944444</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="F92" s="2" t="s">
         <v>565</v>
       </c>
-      <c r="C92" s="2">
-[...5 lines deleted...]
-      <c r="E92" s="2" t="s">
+      <c r="G92" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="H92" s="2" t="s">
         <v>566</v>
       </c>
-      <c r="F92" s="2" t="s">
+      <c r="I92" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J92" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K92" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L92" s="2" t="s">
         <v>567</v>
-      </c>
-[...16 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="C93" s="2">
-        <v>46182.5631944444</v>
+        <v>46182.5638888889</v>
       </c>
       <c r="D93" s="2">
-        <v>46546.5631944444</v>
+        <v>46546.5638888889</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>157</v>
+        <v>228</v>
       </c>
       <c r="J93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L93" s="2" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="C94" s="2">
-        <v>46182.5638888889</v>
+        <v>46183.4680555556</v>
       </c>
       <c r="D94" s="2">
-        <v>46546.5638888889</v>
+        <v>46547.4680555556</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>537</v>
+        <v>481</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="I94" s="2" t="s">
-        <v>220</v>
+        <v>39</v>
       </c>
       <c r="J94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L94" s="2" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>541</v>
+        <v>576</v>
       </c>
       <c r="C95" s="2">
-        <v>46183.4680555556</v>
+        <v>46212.5173611111</v>
       </c>
       <c r="D95" s="2">
-        <v>46547.4680555556</v>
+        <v>46576.5173611111</v>
       </c>
       <c r="E95" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="H95" s="2" t="s">
         <v>580</v>
       </c>
-      <c r="F95" s="2" t="s">
+      <c r="I95" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J95" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K95" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L95" s="2" t="s">
         <v>581</v>
-      </c>
-[...16 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="C96" s="2">
+        <v>46219.375</v>
+      </c>
+      <c r="D96" s="2">
+        <v>46583.375</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="F96" s="2" t="s">
         <v>584</v>
       </c>
-      <c r="C96" s="2">
-[...5 lines deleted...]
-      <c r="E96" s="2" t="s">
+      <c r="G96" s="2" t="s">
         <v>585</v>
       </c>
-      <c r="F96" s="2" t="s">
+      <c r="H96" s="2" t="s">
         <v>586</v>
       </c>
-      <c r="G96" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I96" s="2" t="s">
-        <v>82</v>
+        <v>221</v>
       </c>
       <c r="J96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L96" s="2" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="C97" s="2">
+        <v>46225.3861111111</v>
+      </c>
+      <c r="D97" s="2">
+        <v>46589.3861111111</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="F97" s="2" t="s">
         <v>590</v>
       </c>
-      <c r="C97" s="2">
-[...5 lines deleted...]
-      <c r="E97" s="2" t="s">
+      <c r="G97" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="H97" s="2" t="s">
         <v>591</v>
       </c>
-      <c r="F97" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I97" s="2" t="s">
-        <v>213</v>
+        <v>124</v>
       </c>
       <c r="J97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L97" s="2" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="C98" s="2">
+        <v>46267.3888888889</v>
+      </c>
+      <c r="D98" s="2">
+        <v>46631.3888888889</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="G98" s="2" t="s">
         <v>596</v>
       </c>
-      <c r="C98" s="2">
-[...5 lines deleted...]
-      <c r="E98" s="2" t="s">
+      <c r="H98" s="2" t="s">
         <v>597</v>
       </c>
-      <c r="F98" s="2" t="s">
+      <c r="I98" s="2" t="s">
         <v>598</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
       <c r="J98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>55</v>
       </c>
       <c r="L98" s="2" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2">
+        <v>98</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C99" s="2">
+        <v>46290.5277777778</v>
+      </c>
+      <c r="D99" s="2">
+        <v>46654.5277777778</v>
+      </c>
+      <c r="E99" s="2" t="s">
         <v>600</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K99" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L99" s="2" t="s">
+        <v>601</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>