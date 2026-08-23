--- v1 (2026-05-23)
+++ v2 (2026-08-23)
@@ -130,51 +130,51 @@
   <si>
     <t xml:space="preserve">+971 2 621 6669
 +971 54 444 4181
 +971 50 266 6634
 </t>
   </si>
   <si>
     <t>mmq@alraqamiya.ae</t>
   </si>
   <si>
     <t>إيه آر سي أسوسيتس</t>
   </si>
   <si>
     <t>عادل الملا</t>
   </si>
   <si>
     <t>الرئيس التنفيذي</t>
   </si>
   <si>
     <t xml:space="preserve">+971 50 950 9777
 +971 2  406 9690
 +971 4  591 9500
 </t>
   </si>
   <si>
-    <t>adilalmulla@arcauditing.ae</t>
+    <t>adilalmulla@arcaudit.ae</t>
   </si>
   <si>
     <t>اردينت للمحاسبة والخدمات الاستشارية ذ.م,م</t>
   </si>
   <si>
     <t>السيد نيربهي فايديا</t>
   </si>
   <si>
     <t>شريك ومستشار المخاطر</t>
   </si>
   <si>
     <t xml:space="preserve">+971 565017275
 +971 2 622 6700
 </t>
   </si>
   <si>
     <t>icv@ardentadvisory.com</t>
   </si>
   <si>
     <t>أسستس بلس لخدمات المحاسبة والتدقيق</t>
   </si>
   <si>
     <t>يوسف الخنجري</t>
   </si>
   <si>